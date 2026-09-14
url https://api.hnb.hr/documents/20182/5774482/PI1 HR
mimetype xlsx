--- v0 (2026-06-02)
+++ v1 (2026-09-14)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr date1904="true" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="45" windowWidth="19155" windowHeight="4935"/>
   </bookViews>
   <sheets>
     <sheet name="PI1 HR" sheetId="1" r:id="rId10"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="26">
   <si>
-    <t>Zagreb, 27.05.2026</t>
+    <t>Zagreb, 25.08.2026</t>
   </si>
   <si>
     <t>HRVATSKA NARODNA BANKA</t>
   </si>
   <si>
     <t>Sektor platnog prometa</t>
   </si>
   <si>
     <t>Direkcija za nadzor platnog prometa</t>
   </si>
   <si>
     <t>  </t>
   </si>
   <si>
     <t>UKUPNO POSLOVNE JEDINICE I PRIHVATNI UREĐAJI NA TERITORIJU REPUBLIKE HRVATSKE - 2026. godina
 </t>
   </si>
   <si>
     <t>na dan: 31.01.</t>
   </si>
   <si>
     <t>na dan: 28.02.</t>
   </si>
   <si>
     <t>na dan: 31.03.</t>
@@ -636,63 +636,63 @@
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s" s="7">
         <v>18</v>
       </c>
       <c r="B10" s="8">
         <v>781</v>
       </c>
       <c r="C10" t="s" s="7">
         <v>19</v>
       </c>
       <c r="D10" s="8">
         <v>782</v>
       </c>
       <c r="E10" t="s" s="7">
         <v>19</v>
       </c>
       <c r="F10" s="8">
         <v>778</v>
       </c>
       <c r="G10" t="s" s="7">
         <v>19</v>
       </c>
       <c r="H10" s="8">
-        <v/>
+        <v>777</v>
       </c>
       <c r="I10" t="s" s="7">
         <v>19</v>
       </c>
       <c r="J10" s="8">
-        <v/>
+        <v>778</v>
       </c>
       <c r="K10" t="s" s="7">
         <v>19</v>
       </c>
       <c r="L10" s="8">
-        <v/>
+        <v>777</v>
       </c>
       <c r="M10" t="s" s="7">
         <v>19</v>
       </c>
       <c r="N10" s="8">
         <v/>
       </c>
       <c r="O10" t="s" s="7">
         <v>19</v>
       </c>
       <c r="P10" s="8">
         <v/>
       </c>
       <c r="Q10" t="s" s="7">
         <v>19</v>
       </c>
       <c r="R10" s="8">
         <v/>
       </c>
       <c r="S10" t="s" s="7">
         <v>19</v>
       </c>
       <c r="T10" s="8">
         <v/>
       </c>
@@ -713,63 +713,63 @@
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s" s="7">
         <v>20</v>
       </c>
       <c r="B11" s="8">
         <v>3787</v>
       </c>
       <c r="C11" t="s" s="7">
         <v>19</v>
       </c>
       <c r="D11" s="8">
         <v>3858</v>
       </c>
       <c r="E11" t="s" s="7">
         <v>19</v>
       </c>
       <c r="F11" s="8">
         <v>4054</v>
       </c>
       <c r="G11" t="s" s="7">
         <v>19</v>
       </c>
       <c r="H11" s="8">
-        <v/>
+        <v>4311</v>
       </c>
       <c r="I11" t="s" s="7">
         <v>19</v>
       </c>
       <c r="J11" s="8">
-        <v/>
+        <v>4569</v>
       </c>
       <c r="K11" t="s" s="7">
         <v>19</v>
       </c>
       <c r="L11" s="8">
-        <v/>
+        <v>4633</v>
       </c>
       <c r="M11" t="s" s="7">
         <v>19</v>
       </c>
       <c r="N11" s="8">
         <v/>
       </c>
       <c r="O11" t="s" s="7">
         <v>19</v>
       </c>
       <c r="P11" s="8">
         <v/>
       </c>
       <c r="Q11" t="s" s="7">
         <v>19</v>
       </c>
       <c r="R11" s="8">
         <v/>
       </c>
       <c r="S11" t="s" s="7">
         <v>19</v>
       </c>
       <c r="T11" s="8">
         <v/>
       </c>
@@ -790,63 +790,63 @@
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s" s="7">
         <v>21</v>
       </c>
       <c r="B12" s="8">
         <v>156053</v>
       </c>
       <c r="C12" t="s" s="7">
         <v>19</v>
       </c>
       <c r="D12" s="8">
         <v>157576</v>
       </c>
       <c r="E12" t="s" s="7">
         <v>19</v>
       </c>
       <c r="F12" s="8">
         <v>161922</v>
       </c>
       <c r="G12" t="s" s="7">
         <v>19</v>
       </c>
       <c r="H12" s="8">
-        <v/>
+        <v>164798</v>
       </c>
       <c r="I12" t="s" s="7">
         <v>19</v>
       </c>
       <c r="J12" s="8">
-        <v/>
+        <v>166170</v>
       </c>
       <c r="K12" t="s" s="7">
         <v>19</v>
       </c>
       <c r="L12" s="8">
-        <v/>
+        <v>166677</v>
       </c>
       <c r="M12" t="s" s="7">
         <v>19</v>
       </c>
       <c r="N12" s="8">
         <v/>
       </c>
       <c r="O12" t="s" s="7">
         <v>19</v>
       </c>
       <c r="P12" s="8">
         <v/>
       </c>
       <c r="Q12" t="s" s="7">
         <v>19</v>
       </c>
       <c r="R12" s="8">
         <v/>
       </c>
       <c r="S12" t="s" s="7">
         <v>19</v>
       </c>
       <c r="T12" s="8">
         <v/>
       </c>
@@ -867,63 +867,63 @@
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B13" s="8">
         <v>367</v>
       </c>
       <c r="C13" t="s" s="7">
         <v>19</v>
       </c>
       <c r="D13" s="8">
         <v>366</v>
       </c>
       <c r="E13" t="s" s="7">
         <v>19</v>
       </c>
       <c r="F13" s="8">
         <v>367</v>
       </c>
       <c r="G13" t="s" s="7">
         <v>19</v>
       </c>
       <c r="H13" s="8">
-        <v/>
+        <v>364</v>
       </c>
       <c r="I13" t="s" s="7">
         <v>19</v>
       </c>
       <c r="J13" s="8">
-        <v/>
+        <v>364</v>
       </c>
       <c r="K13" t="s" s="7">
         <v>19</v>
       </c>
       <c r="L13" s="8">
-        <v/>
+        <v>362</v>
       </c>
       <c r="M13" t="s" s="7">
         <v>19</v>
       </c>
       <c r="N13" s="8">
         <v/>
       </c>
       <c r="O13" t="s" s="7">
         <v>19</v>
       </c>
       <c r="P13" s="8">
         <v/>
       </c>
       <c r="Q13" t="s" s="7">
         <v>19</v>
       </c>
       <c r="R13" s="8">
         <v/>
       </c>
       <c r="S13" t="s" s="7">
         <v>19</v>
       </c>
       <c r="T13" s="8">
         <v/>
       </c>
@@ -944,63 +944,63 @@
       </c>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B14" s="8">
         <v>40</v>
       </c>
       <c r="C14" t="s" s="7">
         <v>19</v>
       </c>
       <c r="D14" s="8">
         <v>40</v>
       </c>
       <c r="E14" t="s" s="7">
         <v>19</v>
       </c>
       <c r="F14" s="8">
         <v>41</v>
       </c>
       <c r="G14" t="s" s="7">
         <v>19</v>
       </c>
       <c r="H14" s="8">
-        <v/>
+        <v>42</v>
       </c>
       <c r="I14" t="s" s="7">
         <v>19</v>
       </c>
       <c r="J14" s="8">
-        <v/>
+        <v>44</v>
       </c>
       <c r="K14" t="s" s="7">
         <v>19</v>
       </c>
       <c r="L14" s="8">
-        <v/>
+        <v>45</v>
       </c>
       <c r="M14" t="s" s="7">
         <v>19</v>
       </c>
       <c r="N14" s="8">
         <v/>
       </c>
       <c r="O14" t="s" s="7">
         <v>19</v>
       </c>
       <c r="P14" s="8">
         <v/>
       </c>
       <c r="Q14" t="s" s="7">
         <v>19</v>
       </c>
       <c r="R14" s="8">
         <v/>
       </c>
       <c r="S14" t="s" s="7">
         <v>19</v>
       </c>
       <c r="T14" s="8">
         <v/>
       </c>
@@ -1021,63 +1021,63 @@
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s" s="7">
         <v>24</v>
       </c>
       <c r="B15" s="8">
         <v>62</v>
       </c>
       <c r="C15" t="s" s="7">
         <v>19</v>
       </c>
       <c r="D15" s="8">
         <v>62</v>
       </c>
       <c r="E15" t="s" s="7">
         <v>19</v>
       </c>
       <c r="F15" s="8">
         <v>62</v>
       </c>
       <c r="G15" t="s" s="7">
         <v>19</v>
       </c>
       <c r="H15" s="8">
-        <v/>
+        <v>62</v>
       </c>
       <c r="I15" t="s" s="7">
         <v>19</v>
       </c>
       <c r="J15" s="8">
-        <v/>
+        <v>62</v>
       </c>
       <c r="K15" t="s" s="7">
         <v>19</v>
       </c>
       <c r="L15" s="8">
-        <v/>
+        <v>62</v>
       </c>
       <c r="M15" t="s" s="7">
         <v>19</v>
       </c>
       <c r="N15" s="8">
         <v/>
       </c>
       <c r="O15" t="s" s="7">
         <v>19</v>
       </c>
       <c r="P15" s="8">
         <v/>
       </c>
       <c r="Q15" t="s" s="7">
         <v>19</v>
       </c>
       <c r="R15" s="8">
         <v/>
       </c>
       <c r="S15" t="s" s="7">
         <v>19</v>
       </c>
       <c r="T15" s="8">
         <v/>
       </c>
@@ -1098,63 +1098,63 @@
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s" s="7">
         <v>25</v>
       </c>
       <c r="B16" s="8">
         <v>343</v>
       </c>
       <c r="C16" t="s" s="7">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>420</v>
       </c>
       <c r="E16" t="s" s="7">
         <v>19</v>
       </c>
       <c r="F16" s="8">
         <v>423</v>
       </c>
       <c r="G16" t="s" s="7">
         <v>19</v>
       </c>
       <c r="H16" s="8">
-        <v/>
+        <v>423</v>
       </c>
       <c r="I16" t="s" s="7">
         <v>19</v>
       </c>
       <c r="J16" s="8">
-        <v/>
+        <v>421</v>
       </c>
       <c r="K16" t="s" s="7">
         <v>19</v>
       </c>
       <c r="L16" s="8">
-        <v/>
+        <v>420</v>
       </c>
       <c r="M16" t="s" s="7">
         <v>19</v>
       </c>
       <c r="N16" s="8">
         <v/>
       </c>
       <c r="O16" t="s" s="7">
         <v>19</v>
       </c>
       <c r="P16" s="8">
         <v/>
       </c>
       <c r="Q16" t="s" s="7">
         <v>19</v>
       </c>
       <c r="R16" s="8">
         <v/>
       </c>
       <c r="S16" t="s" s="7">
         <v>19</v>
       </c>
       <c r="T16" s="8">
         <v/>
       </c>